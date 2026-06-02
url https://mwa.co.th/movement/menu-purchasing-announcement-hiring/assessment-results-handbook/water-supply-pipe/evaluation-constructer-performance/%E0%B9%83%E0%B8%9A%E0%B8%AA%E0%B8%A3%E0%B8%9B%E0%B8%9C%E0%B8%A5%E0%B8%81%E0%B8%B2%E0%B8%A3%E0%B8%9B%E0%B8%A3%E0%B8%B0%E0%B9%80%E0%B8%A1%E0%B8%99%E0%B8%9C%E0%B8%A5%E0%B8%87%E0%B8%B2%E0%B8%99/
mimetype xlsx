--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -1,71 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\d65prj040211\สสค\.........ระเบียบ หลักเกณฑ์ ข้อกำหนด อ้างอิง_กพจ_อนุจัดซื้อ\แก้หลักเกณฑ์ก่อสร้าง 07-65\ท่อจ่าย\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00100116\Downloads\ใบประเมินผล\ท่อจ่ายน้ำ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD282F31-39C1-402A-B1ED-39827C8C5F81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB8821D1-D85A-4885-8595-596FF73FFB74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="หน้า2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">หน้า2!$B$1:$L$31</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">หน้า2!$6:$7</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
     <t>(ใช้สำหรับกรณีที่สัญญามีมูลค่างานก่อสร้างน้อยกว่า 600,000 บาท)</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ชื่อสัญญา</t>
   </si>
   <si>
     <t>ประเภท</t>
   </si>
   <si>
     <t>กำหนดอายุสัญญา</t>
   </si>
   <si>
     <t>วันที่งาน</t>
   </si>
   <si>
@@ -117,108 +120,108 @@
     <t>ใบสรุปผลการประเมินผลงานก่อสร้างของ บริษัท / ห้าง ………………….</t>
   </si>
   <si>
     <t>ช่วง 1  ตุลาคม.........  - 31  ธันวาคม.........</t>
   </si>
   <si>
     <t>ช่วง 1  เมษายน.........  - 30  มิถุนายน.........</t>
   </si>
   <si>
     <t xml:space="preserve">ช่วง  1  มกราคม.........  -  31 มีนาคม......... </t>
   </si>
   <si>
     <t xml:space="preserve">ช่วง  1  กรกฎาคม.........  -  30 กันยายน.........   </t>
   </si>
   <si>
     <t xml:space="preserve">         จำนวนสัญญา</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">=     </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="14"/>
-        <rFont val="TH SarabunPSK"/>
+        <rFont val="TH Sarabun New"/>
         <family val="2"/>
       </rPr>
       <t>ผลการประเมินรวม</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="187" formatCode="000"/>
     <numFmt numFmtId="188" formatCode="d\ ดดด\ bb"/>
     <numFmt numFmtId="189" formatCode="00"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Cordia New"/>
       <charset val="222"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
-      <name val="TH SarabunPSK"/>
+      <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -347,191 +350,191 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="187" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="188" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="188" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="188" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="189" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="189" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -982,685 +985,685 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:R31"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="N12" sqref="N12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="21.75" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="11" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="3.85546875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="5.28515625" style="20" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="50" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="50" customWidth="1"/>
+    <col min="5" max="5" width="10" style="50" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" style="20" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" style="51" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="51" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" style="20" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="20" customWidth="1"/>
+    <col min="11" max="11" width="9.7109375" style="52" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" style="6" customWidth="1"/>
+    <col min="13" max="15" width="10.28515625" style="53" customWidth="1"/>
+    <col min="16" max="16" width="11.42578125" style="54" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" style="55" customWidth="1"/>
+    <col min="18" max="18" width="10.28515625" style="50" customWidth="1"/>
+    <col min="19" max="19" width="11.140625" style="20" customWidth="1"/>
+    <col min="20" max="20" width="10.140625" style="20" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" style="20" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="20"/>
+    <col min="23" max="23" width="9" style="20" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:18" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="46" t="s">
+    <row r="1" spans="2:18" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="B1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C1" s="47"/>
-[...11 lines deleted...]
-      <c r="B2" s="48" t="s">
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+    </row>
+    <row r="2" spans="2:18" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="48"/>
-[...13 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="2:18" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B3" s="5"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="3"/>
-[...3 lines deleted...]
-      <c r="I3" s="3" t="s">
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="J3" s="3"/>
-[...6 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+    </row>
+    <row r="4" spans="2:18" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="3"/>
-[...3 lines deleted...]
-      <c r="I4" s="3" t="s">
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="J4" s="3"/>
-[...15 lines deleted...]
-      <c r="B6" s="8" t="s">
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+    </row>
+    <row r="5" spans="2:18" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="10"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+    </row>
+    <row r="6" spans="2:18" x14ac:dyDescent="0.5">
+      <c r="B6" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="D6" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="49" t="s">
+      <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="50"/>
-      <c r="G6" s="9" t="s">
+      <c r="F6" s="14"/>
+      <c r="G6" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="40" t="s">
+      <c r="H6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="51" t="s">
+      <c r="I6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="52"/>
-      <c r="K6" s="10" t="s">
+      <c r="J6" s="18"/>
+      <c r="K6" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="8" t="s">
+      <c r="L6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="11"/>
-[...7 lines deleted...]
-      <c r="B7" s="12" t="s">
+      <c r="M6" s="20"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="20"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="20"/>
+    </row>
+    <row r="7" spans="2:18" x14ac:dyDescent="0.5">
+      <c r="B7" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="45"/>
-      <c r="D7" s="12" t="s">
+      <c r="C7" s="22"/>
+      <c r="D7" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E7" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="14" t="s">
+      <c r="G7" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="41" t="s">
+      <c r="H7" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="15" t="s">
+      <c r="I7" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="16" t="s">
+      <c r="J7" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="K7" s="17" t="s">
+      <c r="K7" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="L7" s="12"/>
-[...401 lines deleted...]
-      <c r="B29" s="53" t="s">
+      <c r="L7" s="21"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+    </row>
+    <row r="8" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B8" s="29"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="20"/>
+      <c r="N8" s="20"/>
+      <c r="O8" s="20"/>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="20"/>
+      <c r="R8" s="20"/>
+    </row>
+    <row r="9" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+    </row>
+    <row r="10" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+    </row>
+    <row r="11" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B11" s="29"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="20"/>
+      <c r="O11" s="20"/>
+      <c r="P11" s="20"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="20"/>
+    </row>
+    <row r="12" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B12" s="29"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="20"/>
+      <c r="P12" s="20"/>
+      <c r="Q12" s="20"/>
+      <c r="R12" s="20"/>
+    </row>
+    <row r="13" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="20"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="20"/>
+      <c r="P13" s="20"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="20"/>
+    </row>
+    <row r="14" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="20"/>
+      <c r="O14" s="20"/>
+      <c r="P14" s="20"/>
+      <c r="Q14" s="20"/>
+      <c r="R14" s="20"/>
+    </row>
+    <row r="15" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+    </row>
+    <row r="16" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="20"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="20"/>
+      <c r="P16" s="20"/>
+      <c r="Q16" s="20"/>
+      <c r="R16" s="20"/>
+    </row>
+    <row r="17" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="20"/>
+      <c r="O17" s="20"/>
+      <c r="P17" s="20"/>
+      <c r="Q17" s="20"/>
+      <c r="R17" s="20"/>
+    </row>
+    <row r="18" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="20"/>
+      <c r="P18" s="20"/>
+      <c r="Q18" s="20"/>
+      <c r="R18" s="20"/>
+    </row>
+    <row r="19" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="20"/>
+      <c r="Q19" s="20"/>
+      <c r="R19" s="20"/>
+    </row>
+    <row r="20" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="20"/>
+      <c r="O20" s="20"/>
+      <c r="P20" s="20"/>
+      <c r="Q20" s="20"/>
+      <c r="R20" s="20"/>
+    </row>
+    <row r="21" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+    </row>
+    <row r="22" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B22" s="29"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="20"/>
+      <c r="O22" s="20"/>
+      <c r="P22" s="20"/>
+      <c r="Q22" s="20"/>
+      <c r="R22" s="20"/>
+    </row>
+    <row r="23" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+    </row>
+    <row r="24" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="20"/>
+      <c r="P24" s="20"/>
+      <c r="Q24" s="20"/>
+      <c r="R24" s="20"/>
+    </row>
+    <row r="25" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="20"/>
+      <c r="N25" s="20"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="20"/>
+      <c r="Q25" s="20"/>
+      <c r="R25" s="20"/>
+    </row>
+    <row r="26" spans="2:18" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+    </row>
+    <row r="27" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="20"/>
+      <c r="P27" s="20"/>
+      <c r="Q27" s="20"/>
+      <c r="R27" s="20"/>
+    </row>
+    <row r="28" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B28" s="33"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="20"/>
+      <c r="P28" s="20"/>
+      <c r="Q28" s="20"/>
+      <c r="R28" s="20"/>
+    </row>
+    <row r="29" spans="2:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B29" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="54"/>
-[...17 lines deleted...]
-      <c r="B30" s="42" t="s">
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="20"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+    </row>
+    <row r="30" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B30" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="43"/>
-[...3 lines deleted...]
-      <c r="G30" s="38" t="s">
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="H30" s="7"/>
-[...17 lines deleted...]
-      <c r="G31" s="29" t="s">
+      <c r="H30" s="10"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="20"/>
+      <c r="P30" s="20"/>
+      <c r="Q30" s="20"/>
+      <c r="R30" s="20"/>
+    </row>
+    <row r="31" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B31" s="45"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="H31" s="29"/>
-[...9 lines deleted...]
-      <c r="R31" s="11"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="P31" s="20"/>
+      <c r="Q31" s="20"/>
+      <c r="R31" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="B29:J29"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.35433070866141736" top="0.19685039370078741" bottom="0.39370078740157483" header="0.43307086614173229" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C2/4&amp;Rก.พ.จ.1001/1_2022</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>