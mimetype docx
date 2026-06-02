--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,2876 +1,3345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="96" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3690"/>
-        <w:gridCol w:w="1425"/>
-        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1142"/>
+        <w:gridCol w:w="703"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="642C819A" w14:textId="77777777" w:rsidTr="00511456">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="3FBB53EC" w14:textId="31AFD58B" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="783166AC">
                 <v:rect id="_x0000_s1030" style="position:absolute;margin-left:281.25pt;margin-top:11.3pt;width:10.8pt;height:12pt;z-index:251651072;mso-wrap-style:none;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="00511456">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การประปานครหลวง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="108F4A92" w14:textId="67BB8A7E" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="2ABDF56D">
+                <v:rect id="_x0000_s1032" style="position:absolute;margin-left:166.25pt;margin-top:3.9pt;width:10.8pt;height:12pt;z-index:251653120;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+                  <v:fill color2="black"/>
+                </v:rect>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="1A3CD4D7">
+                <v:rect id="_x0000_s1031" style="position:absolute;margin-left:85.1pt;margin-top:3.65pt;width:10.8pt;height:12pt;z-index:251652096;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+                  <v:fill color2="black"/>
+                </v:rect>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ฝกจ………         สส………         ………</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>ฝกจ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00851011" w:rsidRPr="00910573">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00910573">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สส</w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="00910573">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00910573">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="00910573">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="00910573">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="4E8D0A30" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10785" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="1A74E47D" w14:textId="419FF449" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00511456">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FA6AC93" wp14:editId="306B769A">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>17145</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-412115</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="382590" cy="384000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1" name="Picture 1" descr="A circular black and white logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="Picture 1" descr="A circular black and white logo&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="382590" cy="384000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แบบฟอร์มการตัดคะแนนผู้รับจ้างและบุคลากร</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="116E4656" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สำหรับงานก่อสร้างวางท่อจ่ายน้ำกับท่อบริการ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="15389ADB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10785" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="13CCAF14" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สัญญา…………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">.                          </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้รับจ้าง……………………………………………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E654B5D" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันเริ่มสัญญา…………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันสิ้นสุดสัญญา……………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่างาน…………………………………บาท</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7F08F1FE" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สถานที่ก่อสร้าง……………………………………………………………………………………………………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="3C3B534D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10785" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="37998785" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="6175ED55">
                 <v:rect id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:14.25pt;margin-top:24.45pt;width:10.8pt;height:12pt;z-index:251654144;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
             <w:r>
-              <w:pict>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="041EC154">
                 <v:rect id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:14.25pt;margin-top:42.45pt;width:10.8pt;height:12pt;z-index:251655168;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หัวข้อการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="17F0C97E" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1.  </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การเตรียมงาน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRPr="00B34902" w:rsidRDefault="00851011">
+          <w:p w14:paraId="0B6EA7E4" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:ind w:left="709"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การวางท่อ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งานตัดบรรจบ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งานทดสอบท่อ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ล้างท่อ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฆ่าเชื้อโรค</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งานบรรจบท่อแยก</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ยกเลิกท่อเดิม </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>มีปัญหาการร้องเรียน</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRPr="00B34902" w:rsidRDefault="00851011">
+          <w:p w14:paraId="2F2B8363" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:ind w:left="709"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B34902">
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>และ งานซ่อมผิว</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="335C313A" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="14091A1C" w14:textId="6E421043" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หัวข้อย่อยตามหลักเกณฑ์การตัดคะแนน</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="0652D91D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10785" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="4AF7947A" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:cs/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายละเอียด</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1707EE8E" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26577615" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0459DBD3" w14:textId="1F463EAE" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:cs/>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:pict w14:anchorId="683C1596">
+                <v:line id="_x0000_s1046" style="position:absolute;z-index:251667456;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="399.15pt,18.9pt" to="399.45pt,176.6pt" strokeweight=".74pt">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="51F23EED" w14:textId="77777777" w:rsidTr="00B44EFA">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="3149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5115" w:type="dxa"/>
+            <w:tcW w:w="4832" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="335FEE80" w14:textId="2EC0B00D" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict>
-                <v:rect id="_x0000_s1026" style="position:absolute;margin-left:88.65pt;margin-top:67pt;width:10.8pt;height:12pt;z-index:251646976;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="141FE387">
+                <v:line id="_x0000_s1035" style="position:absolute;z-index:251656192;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="236.2pt,15.6pt" to="399.15pt,15.6pt" strokeweight=".26mm">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024D6A7D" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้รับผิดชอบที่ถูกตัดคะแนน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFAE38C" w14:textId="1422352C" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29F85D29" w14:textId="6ADFBBB2" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="60E6DBFC">
+                <v:line id="_x0000_s1040" style="position:absolute;z-index:251661312" from="236.2pt,14.9pt" to="399.15pt,14.9pt" strokeweight=".26mm">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="2AEB7920">
+                <v:rect id="_x0000_s1026" style="position:absolute;margin-left:88.65pt;margin-top:5pt;width:10.8pt;height:12pt;z-index:251646976;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้รับจ้าง</w:t>
+            </w:r>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/              </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>บริษัท</w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ห้าง…………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381ABCA5" w14:textId="63A76806" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:pict>
-                <v:rect id="_x0000_s1027" style="position:absolute;margin-left:88.05pt;margin-top:86.2pt;width:10.8pt;height:12pt;z-index:251648000;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="269290A6">
+                <v:rect id="_x0000_s1027" style="position:absolute;margin-left:88.05pt;margin-top:2.6pt;width:10.8pt;height:12pt;z-index:251648000;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ผู้แทนผู้รับจ้าง          </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">          วิศวกร ชื่อ …………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C3DC1B" w14:textId="305EB68F" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:pict>
-                <v:rect id="_x0000_s1028" style="position:absolute;margin-left:87.45pt;margin-top:105.4pt;width:10.8pt;height:12pt;z-index:251649024;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="5FC409D8">
+                <v:rect id="_x0000_s1028" style="position:absolute;margin-left:87.45pt;margin-top:.9pt;width:10.8pt;height:12pt;z-index:251649024;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15779" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้จัดการสนาม ชื่อ ………………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DFF3AB" w14:textId="50EF136D" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:pict>
-                <v:rect id="_x0000_s1029" style="position:absolute;margin-left:86.85pt;margin-top:124.6pt;width:10.8pt;height:12pt;z-index:251650048;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="6BCBABF8">
+                <v:line id="_x0000_s1042" style="position:absolute;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="235.85pt,1.7pt" to="399.45pt,1.7pt" strokeweight=".26mm">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="7EBA7FA1">
+                <v:rect id="_x0000_s1029" style="position:absolute;margin-left:86.85pt;margin-top:.7pt;width:10.8pt;height:12pt;z-index:251650048;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โฟร์แมน ชื่อ ………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15779" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6293A456" w14:textId="214CFC90" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:pict>
-                <v:rect id="_x0000_s1045" style="position:absolute;margin-left:86.85pt;margin-top:144.75pt;width:10.8pt;height:12pt;z-index:251666432;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="7F912F98">
+                <v:line id="_x0000_s1043" style="position:absolute;z-index:251664384" from="235.85pt,6.3pt" to="399.15pt,6.5pt" strokeweight=".26mm">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="53BF2D5C">
+                <v:rect id="_x0000_s1045" style="position:absolute;margin-left:86.85pt;margin-top:1.5pt;width:10.8pt;height:12pt;z-index:251666432;mso-wrap-style:none;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
-          </w:p>
-[...182 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
-            <w:r w:rsidR="00B34902">
-              <w:rPr>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      ……………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15779" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00E15779" w:rsidP="0031745F">
+          <w:p w14:paraId="55146071" w14:textId="1B68D1D3" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79" w:rsidP="0031745F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...3 lines deleted...]
-                <v:line id="_x0000_s1046" style="position:absolute;z-index:251667456;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="170.1pt,.4pt" to="170.1pt,161.95pt" strokeweight=".74pt">
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="6414FC4C">
+                <v:line id="_x0000_s1036" style="position:absolute;z-index:251657216;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="37.3pt,15.35pt" to="37.3pt,158.05pt" strokeweight=".26mm">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+            <w:r w:rsidR="00E15779" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
-            <w:r w:rsidR="00851011">
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการพิจารณา</w:t>
             </w:r>
-            <w:r w:rsidR="0031745F">
-              <w:rPr>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="0031745F" w:rsidP="008C5777">
+          <w:p w14:paraId="09C4A9CB" w14:textId="5260E0A2" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79" w:rsidP="008C5777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
               </w:tabs>
               <w:ind w:right="-250"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="79B40968">
+                <v:line id="_x0000_s1037" style="position:absolute;z-index:251658240" from="37.3pt,18.25pt" to="157.55pt,18.25pt" strokeweight=".74pt">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="0E08911F">
+                <v:line id="_x0000_s1038" style="position:absolute;flip:x;z-index:251659264" from="98.35pt,17.95pt" to="98.75pt,138.85pt" strokeweight=".26mm">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:pict>
+              <w:pict w14:anchorId="26686572">
                 <v:rect id="_x0000_s1057" style="position:absolute;margin-left:173.9pt;margin-top:2.35pt;width:10.8pt;height:12pt;z-index:251668480;mso-wrap-style:none;v-text-anchor:middle" strokeweight=".26mm">
                   <v:fill color2="black"/>
                 </v:rect>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00B34902">
-[...14 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00851011">
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B34902">
-              <w:rPr>
+            <w:r w:rsidR="00B34902" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ครั้งที่              </w:t>
             </w:r>
-            <w:r w:rsidR="00851011">
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    คะแนนที่ถูกตัด</w:t>
             </w:r>
-            <w:r w:rsidR="008C5777">
-[...9 lines deleted...]
-          <w:p w:rsidR="00851011" w:rsidRDefault="0031745F" w:rsidP="0031745F">
+            <w:r w:rsidR="008C5777" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 รับทราบการตัดคะแนน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B282F2" w14:textId="13AA565C" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79" w:rsidP="0031745F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3825"/>
               </w:tabs>
               <w:ind w:right="-250"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="0AD9CF00">
+                <v:line id="_x0000_s1039" style="position:absolute;z-index:251660288" from="-5.35pt,19.6pt" to="157.25pt,19.6pt" strokeweight=".26mm">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00902C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ครั้งนี้          </w:t>
             </w:r>
-            <w:r w:rsidR="00851011">
-              <w:rPr>
+            <w:r w:rsidR="00851011" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">     สะสม</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00E15779" w:rsidP="0031745F">
+          <w:p w14:paraId="53567294" w14:textId="6B9E3743" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="0031745F" w:rsidP="0031745F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
               </w:tabs>
               <w:ind w:right="-392"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                           </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลงชื่อ…………………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36766A7D" w14:textId="0AF2A703" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00240C79" w:rsidP="00902C1F">
+            <w:pPr>
+              <w:ind w:left="3585"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict>
-                <v:line id="_x0000_s1039" style="position:absolute;z-index:251660288" from="-3pt,.95pt" to="169.8pt,.95pt" strokeweight=".26mm">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              </w:rPr>
+              <w:pict w14:anchorId="13923A1A">
+                <v:line id="_x0000_s1041" style="position:absolute;left:0;text-align:left;z-index:251662336;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="-5.25pt,22.6pt" to="157.55pt,22.6pt" strokeweight=".26mm">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="0031745F">
-[...1 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                    </w:t>
             </w:r>
-            <w:r w:rsidR="0031745F">
-[...69 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+            <w:r w:rsidR="00902C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00902C1F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(....................................)</w:t>
+            </w:r>
+            <w:r w:rsidR="0031745F" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6836E2F5" w14:textId="740C81F1" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="0031745F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้จัดการสนาม/</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-          <w:p w:rsidR="00851011" w:rsidRDefault="00E15779" w:rsidP="0031745F">
+            <w:r w:rsidR="00B44EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผู้แทนผู้รับจ้าง</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CADC884" w14:textId="267ACE0B" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="0031745F" w:rsidP="0031745F">
             <w:pPr>
               <w:ind w:right="-250"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
-[...13 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="31A6D72A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="5564F52B" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">กรณีถูกตัดคะแนน </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สะสมไม่เกิน </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">40 </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7095" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="1D1E621E" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">กรณีถูกตัดคะแนน </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สะสม</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ตั้งแต่ </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">40 </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนขึ้นไป</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851011">
+      <w:tr w:rsidR="00851011" w:rsidRPr="007062AE" w14:paraId="2D2821F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="68993DEC" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เรียน  </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กองฯ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>) (</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผ่าน หน</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ส……</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>..)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="59E97481" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เพื่อทราบและลงนามหนังสือแจ้ง</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6C2756AC" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้รับจ้าง</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3C34EE35" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ………………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55A34C7B" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">        (………………………………………)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74B9F3BB" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตำแหน่ง             ผู้ควบคุมงาน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1CC8401A" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่…………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="494FDFF7" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ทราบ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงนามแล้ว</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="184FDB41" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ………………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A9AFBE5" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">        (…………………………………….. )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36BE4B45" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ตำแหน่ง                 </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กองฯ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3D5A700E" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่…………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="5189A8B2" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เรียน  </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฝ่ายฯ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผจ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สส……</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="291985D0" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เพื่อทราบและลงนามหนังสือเตือน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="532F4B89" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ผู้รับจ้างและสำเนาส่ง </w:t>
             </w:r>
-            <w:r w:rsidR="0070413C">
-              <w:rPr>
+            <w:r w:rsidR="0070413C" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กปส.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5871B1D7" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ……………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1CC0749A" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">         (…………………………………...)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1E45F637" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ตำแหน่ง               </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กองฯ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D034D48" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02B8B0EE" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ทราบ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงนามแล้ว</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="026851FD" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ……………………………………</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="771DFAE0" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">        (………………………………….. )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="542E5B68" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ตำแหน่ง      </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฝ่ายฯ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผจ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สส…</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>..)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="117576AE" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">วันที่………………………………………           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
+          <w:p w14:paraId="6256B924" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เรียน  ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="0070413C">
-              <w:rPr>
+            <w:r w:rsidR="0070413C" w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กปส.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3409824E" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เพื่อสรุปเสนอ อ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ก</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>พ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่อไป</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...16 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6BD8B736" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73F97A64" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ……………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="44D93E32" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">          (………………………………..)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5D33E558" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ตำแหน่ง     </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผอ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฝ่ายฯ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผจ</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สส……</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2AF2515D" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062AE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00851011" w:rsidRDefault="00851011">
-      <w:r>
+    <w:p w14:paraId="77AB0D7D" w14:textId="77777777" w:rsidR="00851011" w:rsidRPr="007062AE" w:rsidRDefault="00851011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1/1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ฟอร์ม </w:t>
+        <w:t>ฟอร์ม</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062AE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ก</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>พ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>จ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.1002</w:t>
       </w:r>
-      <w:r w:rsidR="00B156DB">
+      <w:r w:rsidR="00B156DB" w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_202</w:t>
       </w:r>
-      <w:r w:rsidR="007D1CBB">
+      <w:r w:rsidR="007D1CBB" w:rsidRPr="007062AE">
         <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00851011">
+    <w:sectPr w:rsidR="00851011" w:rsidRPr="007062AE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Heading1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Heading2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -2929,148 +3398,203 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="25645613">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="0000"/>
+  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0094663F"/>
+    <w:rsid w:val="00240C79"/>
     <w:rsid w:val="0031745F"/>
+    <w:rsid w:val="00493FED"/>
+    <w:rsid w:val="00511456"/>
     <w:rsid w:val="00692E05"/>
     <w:rsid w:val="0070413C"/>
+    <w:rsid w:val="007062AE"/>
     <w:rsid w:val="007D1CBB"/>
     <w:rsid w:val="00833E50"/>
     <w:rsid w:val="00851011"/>
     <w:rsid w:val="008C5777"/>
+    <w:rsid w:val="00902C1F"/>
+    <w:rsid w:val="00910573"/>
     <w:rsid w:val="0094663F"/>
+    <w:rsid w:val="00AE0CC5"/>
     <w:rsid w:val="00B156DB"/>
     <w:rsid w:val="00B34902"/>
+    <w:rsid w:val="00B44EFA"/>
+    <w:rsid w:val="00C56546"/>
     <w:rsid w:val="00E11EB4"/>
     <w:rsid w:val="00E15779"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1059"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0CB11BB5"/>
+  <w15:docId w15:val="{E2708DFD-B71D-4B50-A280-885AE9593A80}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3138,50 +3662,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="th-TH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
@@ -3193,67 +3826,74 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a">
     <w:name w:val="แบบอักษรของย่อหน้าเริ่มต้น"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a0">
     <w:name w:val="สัญลักษณ์รายการลำดับ"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
     <w:name w:val="หัวข้อ"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Angsana New"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="37"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
@@ -3317,51 +3957,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00B156DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00B156DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Cordia New" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:lang w:eastAsia="th-TH"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1709065599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -3626,70 +4266,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>395</Words>
-  <Characters>2254</Characters>
+  <Words>381</Words>
+  <Characters>2178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>                                     การประปานครหลวง</vt:lpstr>
+      <vt:lpstr>การประปานครหลวง</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>mwa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2644</CharactersWithSpaces>
+  <CharactersWithSpaces>2554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>การประปานครหลวง</dc:title>
   <dc:creator>จอห์น</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>